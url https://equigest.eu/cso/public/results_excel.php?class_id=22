--- v0 (2026-02-19)
+++ v1 (2026-06-19)
@@ -12,224 +12,137 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
-[...4 lines deleted...]
-    <t>09 - 13:00 Club 3 Grand Prix individuel</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+  <si>
+    <t>Résultats — CSO La Chaume Mai</t>
+  </si>
+  <si>
+    <t>Poney 4 Grand Prix individuel</t>
   </si>
   <si>
     <t>Place</t>
   </si>
   <si>
     <t>Dossard</t>
   </si>
   <si>
     <t>Cavalier</t>
   </si>
   <si>
     <t>Cheval</t>
   </si>
   <si>
     <t>Pen. P1</t>
   </si>
   <si>
     <t>Temps P1 (s)</t>
   </si>
   <si>
     <t>Pen. P2</t>
   </si>
   <si>
     <t>Temps P2 (s)</t>
   </si>
   <si>
-    <t>Lola Bertille</t>
-[...119 lines deleted...]
-    <t>Illico Brianelle</t>
+    <t>Jade DUBOS</t>
+  </si>
+  <si>
+    <t>BADABOM DE SAOUS</t>
+  </si>
+  <si>
+    <t>GIULIA BASSI</t>
+  </si>
+  <si>
+    <t>ATHENA DE L'EOLE</t>
+  </si>
+  <si>
+    <t>Lenna RENAUX</t>
+  </si>
+  <si>
+    <t>EPICETOU</t>
+  </si>
+  <si>
+    <t>Hanae BLAISE CHAREYRE</t>
+  </si>
+  <si>
+    <t>MARIO</t>
+  </si>
+  <si>
+    <t>Pauline DANY</t>
+  </si>
+  <si>
+    <t>BANDIT DE L'EOLE</t>
+  </si>
+  <si>
+    <t>Lea VINCENT</t>
+  </si>
+  <si>
+    <t>Louna LARTHOMAS</t>
+  </si>
+  <si>
+    <t>EASTER DE VOISEL</t>
+  </si>
+  <si>
+    <t>CLARA CHATELAIN</t>
+  </si>
+  <si>
+    <t>VALSEUR DE PERDIGAL</t>
+  </si>
+  <si>
+    <t>Eve BARDET ETCHART</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
-    <t>Manon Lefebvre</t>
-[...2 lines deleted...]
-    <t>Arlequin de L'eole</t>
+    <t>POLVORILLA</t>
   </si>
   <si>
     <t>Éliminé</t>
-  </si>
-[...7 lines deleted...]
-    <t>Django Blues</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -533,622 +446,306 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>5</v>
       </c>
       <c r="E4" t="s">
         <v>6</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
-        <v>167</v>
+        <v>44</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5">
         <v>0.0</v>
       </c>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B6">
-        <v>149</v>
+        <v>45</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" t="s">
         <v>13</v>
       </c>
       <c r="E6">
         <v>0.0</v>
       </c>
-      <c r="F6">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B7">
-        <v>155</v>
+        <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>15</v>
       </c>
       <c r="E7">
         <v>0.0</v>
       </c>
-      <c r="F7">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B8">
-        <v>161</v>
+        <v>47</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>17</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
-      <c r="F8">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B9">
-        <v>142</v>
+        <v>49</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>19</v>
       </c>
       <c r="E9">
         <v>0.0</v>
       </c>
-      <c r="F9">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B10">
-        <v>154</v>
+        <v>50</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E10">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31.86</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B11">
-        <v>150</v>
+        <v>51</v>
       </c>
       <c r="C11" t="s">
         <v>14</v>
       </c>
       <c r="D11" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E11">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32.13</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B12">
-        <v>152</v>
+        <v>52</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="E12">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32.39</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B13">
-        <v>141</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E13">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32.49</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B14">
-        <v>153</v>
+        <v>54</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E14">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32.49</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
-        <v>168</v>
+        <v>48</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="E15">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>32.81</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16">
-        <v>12</v>
+      <c r="A16" t="s">
+        <v>26</v>
       </c>
       <c r="B16">
-        <v>156</v>
+        <v>55</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D16" t="s">
-        <v>24</v>
-[...285 lines deleted...]
-        <v>55</v>
+        <v>27</v>
+      </c>
+      <c r="E16" t="s">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>