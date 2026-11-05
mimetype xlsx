--- v0 (2026-02-19)
+++ v1 (2026-11-05)
@@ -12,134 +12,140 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
-[...4 lines deleted...]
-    <t>13 - 16:00 Poney 2 Grand Prix individuel</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+  <si>
+    <t>Résultats — CSO LA CHAUME SEPTEMBRE 2026</t>
+  </si>
+  <si>
+    <t>Entraînement 35cm</t>
   </si>
   <si>
     <t>Place</t>
   </si>
   <si>
     <t>Dossard</t>
   </si>
   <si>
     <t>Cavalier</t>
   </si>
   <si>
     <t>Cheval</t>
   </si>
   <si>
     <t>Pen. P1</t>
   </si>
   <si>
     <t>Temps P1 (s)</t>
   </si>
   <si>
     <t>Pen. P2</t>
   </si>
   <si>
     <t>Temps P2 (s)</t>
   </si>
   <si>
-    <t>Romy Barrabes</t>
-[...50 lines deleted...]
-    <t>Hermes de Lestrade</t>
+    <t>Dupouy Mya</t>
+  </si>
+  <si>
+    <t>Ciboulette du Bourgeais</t>
+  </si>
+  <si>
+    <t>Emma gourdoux</t>
+  </si>
+  <si>
+    <t>Goxoa</t>
+  </si>
+  <si>
+    <t>Garance E</t>
+  </si>
+  <si>
+    <t>Jingle</t>
+  </si>
+  <si>
+    <t>Saulquin Emma</t>
+  </si>
+  <si>
+    <t>HIMOKO du GOUTIER</t>
+  </si>
+  <si>
+    <t>Faurie Salomé</t>
+  </si>
+  <si>
+    <t>Ange de Sarthe</t>
+  </si>
+  <si>
+    <t>Saska Ourenton</t>
+  </si>
+  <si>
+    <t>Petshupe</t>
+  </si>
+  <si>
+    <t>Vatone Laugeran</t>
+  </si>
+  <si>
+    <t>Caramel</t>
+  </si>
+  <si>
+    <t>Gimenez Meyli</t>
+  </si>
+  <si>
+    <t>Lolypop</t>
+  </si>
+  <si>
+    <t>Dupuy Roxanne</t>
+  </si>
+  <si>
+    <t>Baio</t>
+  </si>
+  <si>
+    <t>Manceau Elia</t>
+  </si>
+  <si>
+    <t>Iraty de la Forge</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -443,262 +449,272 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H12"/>
+  <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>4</v>
       </c>
       <c r="D4" t="s">
         <v>5</v>
       </c>
       <c r="E4" t="s">
         <v>6</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
-        <v>178</v>
+        <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5">
         <v>0.0</v>
       </c>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B6">
-        <v>177</v>
+        <v>81</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" t="s">
         <v>13</v>
       </c>
       <c r="E6">
-        <v>4.0</v>
-[...2 lines deleted...]
-        <v>34.25</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B7">
-        <v>176</v>
+        <v>82</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>15</v>
       </c>
       <c r="E7">
-        <v>4.0</v>
-[...2 lines deleted...]
-        <v>35.98</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B8">
-        <v>179</v>
+        <v>106</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>17</v>
       </c>
       <c r="E8">
-        <v>5.0</v>
-[...2 lines deleted...]
-        <v>33.25</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" t="s">
+      <c r="A9">
+        <v>1</v>
+      </c>
+      <c r="B9">
+        <v>136</v>
+      </c>
+      <c r="C9" t="s">
         <v>18</v>
       </c>
-      <c r="B9">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>19</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10">
+        <v>1</v>
+      </c>
+      <c r="B10">
+        <v>218</v>
+      </c>
+      <c r="C10" t="s">
         <v>20</v>
       </c>
-      <c r="E9" t="s">
+      <c r="D10" t="s">
         <v>21</v>
       </c>
-      <c r="F9" t="s">
+      <c r="E10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11">
+        <v>1</v>
+      </c>
+      <c r="B11">
+        <v>219</v>
+      </c>
+      <c r="C11" t="s">
         <v>22</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D11" t="s">
         <v>23</v>
       </c>
-      <c r="D10" t="s">
-[...16 lines deleted...]
-      <c r="C11" t="s">
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12">
+        <v>8</v>
+      </c>
+      <c r="B12">
+        <v>1</v>
+      </c>
+      <c r="C12" t="s">
         <v>24</v>
       </c>
-      <c r="D11" t="s">
+      <c r="D12" t="s">
         <v>25</v>
       </c>
-      <c r="E11" t="s">
-[...13 lines deleted...]
-      <c r="C12" t="s">
+      <c r="E12">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13">
+        <v>8</v>
+      </c>
+      <c r="B13">
+        <v>2</v>
+      </c>
+      <c r="C13" t="s">
         <v>26</v>
       </c>
-      <c r="D12" t="s">
+      <c r="D13" t="s">
         <v>27</v>
       </c>
-      <c r="E12" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="E13">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14">
+        <v>8</v>
+      </c>
+      <c r="B14">
+        <v>4</v>
+      </c>
+      <c r="C14" t="s">
+        <v>28</v>
+      </c>
+      <c r="D14" t="s">
+        <v>29</v>
+      </c>
+      <c r="E14">
+        <v>4.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>